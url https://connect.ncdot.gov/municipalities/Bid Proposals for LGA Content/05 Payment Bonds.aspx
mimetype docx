--- v5 (2026-03-24)
+++ v6 (2026-05-05)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A4869C3" w14:textId="2AF8598E" w:rsidR="00FE094C" w:rsidRDefault="00FE094C" w:rsidP="00FD6533">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="exact"/>
         <w:ind w:left="1181" w:right="1066"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="512AA82C" w14:textId="77777777" w:rsidR="00FE094C" w:rsidRPr="009003DA" w:rsidRDefault="00FE094C" w:rsidP="00FD6533">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="exact"/>
         <w:ind w:left="1181" w:right="1066"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -617,51 +617,69 @@
         <w:ind w:left="115" w:right="245"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BC9A981" w14:textId="76198E9A" w:rsidR="00FE094C" w:rsidRPr="002158B9" w:rsidRDefault="00FE094C" w:rsidP="00B53425">
       <w:pPr>
         <w:ind w:left="115" w:right="245"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002158B9">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOW THEREFORE, if the principal shall promptly make payment to all persons supplying labor and material in the prosecution of the work provided for in said contract, and any and all duly authorized modifications of said contract that may hereafter be made, notice of which modifications to the surety being hereby waived, then this obligation to be void; otherwise to remain in full force and virtue. </w:t>
+        <w:t xml:space="preserve">NOW THEREFORE, if the principal shall promptly make payment to all persons supplying labor and material in the prosecution of the work provided for in said contract, and any and all duly authorized modifications of said contract that may hereafter be made, notice of which modifications to the surety being hereby waived, then this obligation to be void; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002158B9">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>otherwise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002158B9">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to remain in full force and virtue. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62788EE8" w14:textId="77777777" w:rsidR="00FE094C" w:rsidRPr="002158B9" w:rsidRDefault="00FE094C" w:rsidP="00B53425">
       <w:pPr>
         <w:ind w:left="115" w:right="245"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="644DB779" w14:textId="77777777" w:rsidR="00FE094C" w:rsidRDefault="00FE094C" w:rsidP="00B53425">
       <w:pPr>
         <w:ind w:left="115" w:right="245"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002158B9">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
@@ -810,62 +828,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE094C" w:rsidRPr="00FE094C" w14:paraId="5EC1D6F3" w14:textId="77777777" w:rsidTr="00B00455">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DEE7089" w14:textId="4D809FA8" w:rsidR="00FE094C" w:rsidRPr="00FE094C" w:rsidRDefault="001D666D" w:rsidP="00B00455">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B43D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2113A4E2" wp14:editId="3303119F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2113A4E2" wp14:editId="48FC9D2E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-7620</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>69850</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2156603" cy="1657901"/>
                       <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1994703547" name="Rectangle 1"/>
+                      <wp:docPr id="1994703547" name="Rectangle 1" descr="This is a designated location to Affix Seal of Surety Company"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2156603" cy="1657901"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="accent1">
                                   <a:alpha val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="12700"/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent1">
                                   <a:shade val="15000"/>
                                 </a:schemeClr>
@@ -878,51 +896,51 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="05089C56" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.6pt;margin-top:5.5pt;width:169.8pt;height:130.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCYTgxfgIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpaBkVKapATJMQ&#10;IGDi2Tg2seT4PNtt2v36ne007YDtYdqLc/bdfXf35e7OzjedJmvhvAJT0+qopEQYDo0yLzX9/nj1&#10;6QslPjDTMA1G1HQrPD1ffPxw1tu5mEALuhGOIIjx897WtA3BzovC81Z0zB+BFQaVElzHAl7dS9E4&#10;1iN6p4tJWc6KHlxjHXDhPb5eZiVdJHwpBQ+3UnoRiK4p5hbS6dL5HM9iccbmL47ZVvEhDfYPWXRM&#10;GQw6Ql2ywMjKqTdQneIOPMhwxKErQErFRaoBq6nKV9U8tMyKVAuS4+1Ik/9/sPxm/WDvHNLQWz/3&#10;KMYqNtJ18Yv5kU0iazuSJTaBcHycVNPZrPxMCUddNZuenJZVpLPYu1vnw1cBHYlCTR3+jUQSW1/7&#10;kE13JjGaB62aK6V1usQOEBfakTXDf8c4FyZU2V3bluXn9AMxYuqXaJ3i/wakDekxwclJmY33dSYp&#10;bLWI8bS5F5KoJlaWooyQbxPwLWtEfq6m5YD7OokEGJElVjRi5wr+gJ0pGeyjq0gdPDqXf0ssO48e&#10;KTKYMDp3yoB7D0AjrUPkbI8cHlATxWdotneOOMjz4y2/UvhLr5kPd8zhwOBo4RIIt3hIDcg3DBIl&#10;Lbif771He+xj1FLS4wDW1P9YMSco0d8MdvhpdXwcJzZdjqcnE7y4Q83zocasugvAPqlw3ViexGgf&#10;9E6UDron3BXLGBVVzHCMXVMe3O5yEfJiwG3DxXKZzHBKLQvX5sHyCB5ZjS37uHlizg59HXAkbmA3&#10;rGz+qr2zbfQ0sFwFkCr1/p7XgW+c8NS9wzaKK+Twnqz2O3PxCwAA//8DAFBLAwQUAAYACAAAACEA&#10;JiZK8N8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDr2K0gCnEqhIQi&#10;9YBo4QHceJsE/JPGbhrenuUEx50ZzX5TbmZn2YRj7INXIJYZMPRNML1vFXy8vyxyYDFpb7QNHhV8&#10;Y4RNdX1V6sKEi9/htE8toxIfC62gS2koOI9Nh07HZRjQk3cMo9OJzrHlZtQXKneWyyy75073nj50&#10;esDnDpuv/dkp2H7Wr9P2eDrdyfXcYF4L+VZbpW5v5qdHYAnn9BeGX3xCh4qYDuHsTWRWwUJISpIu&#10;aBL5q1W+BnZQIB+kAF6V/P+C6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCYTgxfgIA&#10;AHsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmJkrw&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="1pt">
+                    <v:rect w14:anchorId="1C2B63CB" id="Rectangle 1" o:spid="_x0000_s1026" alt="This is a designated location to Affix Seal of Surety Company" style="position:absolute;margin-left:-.6pt;margin-top:5.5pt;width:169.8pt;height:130.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCYTgxfgIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpaBkVKapATJMQ&#10;IGDi2Tg2seT4PNtt2v36ne007YDtYdqLc/bdfXf35e7OzjedJmvhvAJT0+qopEQYDo0yLzX9/nj1&#10;6QslPjDTMA1G1HQrPD1ffPxw1tu5mEALuhGOIIjx897WtA3BzovC81Z0zB+BFQaVElzHAl7dS9E4&#10;1iN6p4tJWc6KHlxjHXDhPb5eZiVdJHwpBQ+3UnoRiK4p5hbS6dL5HM9iccbmL47ZVvEhDfYPWXRM&#10;GQw6Ql2ywMjKqTdQneIOPMhwxKErQErFRaoBq6nKV9U8tMyKVAuS4+1Ik/9/sPxm/WDvHNLQWz/3&#10;KMYqNtJ18Yv5kU0iazuSJTaBcHycVNPZrPxMCUddNZuenJZVpLPYu1vnw1cBHYlCTR3+jUQSW1/7&#10;kE13JjGaB62aK6V1usQOEBfakTXDf8c4FyZU2V3bluXn9AMxYuqXaJ3i/wakDekxwclJmY33dSYp&#10;bLWI8bS5F5KoJlaWooyQbxPwLWtEfq6m5YD7OokEGJElVjRi5wr+gJ0pGeyjq0gdPDqXf0ssO48e&#10;KTKYMDp3yoB7D0AjrUPkbI8cHlATxWdotneOOMjz4y2/UvhLr5kPd8zhwOBo4RIIt3hIDcg3DBIl&#10;Lbif771He+xj1FLS4wDW1P9YMSco0d8MdvhpdXwcJzZdjqcnE7y4Q83zocasugvAPqlw3ViexGgf&#10;9E6UDron3BXLGBVVzHCMXVMe3O5yEfJiwG3DxXKZzHBKLQvX5sHyCB5ZjS37uHlizg59HXAkbmA3&#10;rGz+qr2zbfQ0sFwFkCr1/p7XgW+c8NS9wzaKK+Twnqz2O3PxCwAA//8DAFBLAwQUAAYACAAAACEA&#10;JiZK8N8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDr2K0gCnEqhIQi&#10;9YBo4QHceJsE/JPGbhrenuUEx50ZzX5TbmZn2YRj7INXIJYZMPRNML1vFXy8vyxyYDFpb7QNHhV8&#10;Y4RNdX1V6sKEi9/htE8toxIfC62gS2koOI9Nh07HZRjQk3cMo9OJzrHlZtQXKneWyyy75073nj50&#10;esDnDpuv/dkp2H7Wr9P2eDrdyfXcYF4L+VZbpW5v5qdHYAnn9BeGX3xCh4qYDuHsTWRWwUJISpIu&#10;aBL5q1W+BnZQIB+kAF6V/P+C6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCYTgxfgIA&#10;AHsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmJkrw&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="1pt">
                       <v:fill opacity="0"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F601AE5" w14:textId="77777777" w:rsidR="00FE094C" w:rsidRPr="00FE094C" w:rsidRDefault="00FE094C" w:rsidP="00B00455">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
@@ -3296,62 +3314,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B53425" w:rsidRPr="00B53425" w14:paraId="103288E3" w14:textId="77777777" w:rsidTr="00B00455">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1971578D" w14:textId="1B5723BE" w:rsidR="00B53425" w:rsidRPr="00B53425" w:rsidRDefault="001D666D" w:rsidP="00B00455">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044310C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00E85E33" wp14:editId="0850AB81">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00E85E33" wp14:editId="1AAF2757">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-114300</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>35560</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2679700" cy="1844040"/>
                       <wp:effectExtent l="0" t="0" r="25400" b="22860"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="927256368" name="Rectangle 1"/>
+                      <wp:docPr id="927256368" name="Rectangle 1" descr="This is a designated location to Affix Corporate Seal"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2679700" cy="1844040"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="accent1">
                                   <a:alpha val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="12700"/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent1">
                                   <a:shade val="15000"/>
                                 </a:schemeClr>
@@ -3364,51 +3382,51 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="69E033EA" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-9pt;margin-top:2.8pt;width:211pt;height:145.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa57f9gQIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20H6SuoUwQtOgwo&#10;2qLt0LMqS7UBWdQoJU7260fJj/SFHYZdZFEkP5KfSZ6db1vDNgp9A7bkxUHOmbISqsa+lPzn49W3&#10;E858ELYSBqwq+U55fr78+uWscws1gxpMpZARiPWLzpW8DsEtsszLWrXCH4BTlpQasBWBRHzJKhQd&#10;obcmm+X5UdYBVg5BKu/p9bJX8mXC11rJcKu1V4GZklNuIZ2Yzud4ZsszsXhB4epGDmmIf8iiFY2l&#10;oBPUpQiCrbH5ANU2EsGDDgcS2gy0bqRKNVA1Rf6umodaOJVqIXK8m2jy/w9W3mwe3B0SDZ3zC0/X&#10;WMVWYxu/lB/bJrJ2E1lqG5ikx9nR8elxTpxK0hUn83k+T3Rme3eHPnxX0LJ4KTnS30gkic21DxSS&#10;TEeTGM2DaaqrxpgkxA5QFwbZRtC/E1IqG4re3bha9M9jxNQv0TqBvgEylnWU4CzmGmPu60y3sDMq&#10;xjP2XmnWVLGyFGWC/JiAr0Wl+ufiMB9wKf8x5ZREAozImiqasPsKJsu32D0lg310VamDJ+f8b4n1&#10;zpNHigw2TM5tYwE/AzBE6xC5tx9J6qmJLD1DtbtDhtDPj3fyqqFfei18uBNIA0NtQEsg3NKhDRDf&#10;MNw4qwF/f/Ye7amPSctZRwNYcv9rLVBxZn5Y6vDTglqKJjYJ88PjGQn4WvP8WmPX7QVQnxS0bpxM&#10;12gfzHjVCO0T7YpVjEoqYSXFLrkMOAoXoV8MtG2kWq2SGU2pE+HaPjgZwSOrsWUft08C3dDXgUbi&#10;BsZhFYt37d3bRk8Lq3UA3aTe3/M68E0Tnhpn2EZxhbyWk9V+Zy7/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAAcWTBN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP3UrDQBSE7wXfYTmCN9LuJsQQYzZF&#10;BAn0QrT6ANvsaRLdnzS7TePbe7yyl8MMM99Um8UaNuMUBu8kJGsBDF3r9eA6CZ8fL6sCWIjKaWW8&#10;Qwk/GGBTX19VqtT+7N5x3sWOUYkLpZLQxziWnIe2R6vC2o/oyDv4yapIcuq4ntSZyq3hqRA5t2pw&#10;tNCrEZ97bL93Jyth+9W8ztvD8XiXZkuLRZOkb42R8vZmeXoEFnGJ/2H4wyd0qIlp709OB2YkrJKC&#10;vkQJ9zkw8jORkd5LSB9yAbyu+OWD+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDa57f9&#10;gQIAAHsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAB&#10;xZME3wAAAAkBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="1pt">
+                    <v:rect w14:anchorId="561A44EC" id="Rectangle 1" o:spid="_x0000_s1026" alt="This is a designated location to Affix Corporate Seal" style="position:absolute;margin-left:-9pt;margin-top:2.8pt;width:211pt;height:145.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa57f9gQIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20H6SuoUwQtOgwo&#10;2qLt0LMqS7UBWdQoJU7260fJj/SFHYZdZFEkP5KfSZ6db1vDNgp9A7bkxUHOmbISqsa+lPzn49W3&#10;E858ELYSBqwq+U55fr78+uWscws1gxpMpZARiPWLzpW8DsEtsszLWrXCH4BTlpQasBWBRHzJKhQd&#10;obcmm+X5UdYBVg5BKu/p9bJX8mXC11rJcKu1V4GZklNuIZ2Yzud4ZsszsXhB4epGDmmIf8iiFY2l&#10;oBPUpQiCrbH5ANU2EsGDDgcS2gy0bqRKNVA1Rf6umodaOJVqIXK8m2jy/w9W3mwe3B0SDZ3zC0/X&#10;WMVWYxu/lB/bJrJ2E1lqG5ikx9nR8elxTpxK0hUn83k+T3Rme3eHPnxX0LJ4KTnS30gkic21DxSS&#10;TEeTGM2DaaqrxpgkxA5QFwbZRtC/E1IqG4re3bha9M9jxNQv0TqBvgEylnWU4CzmGmPu60y3sDMq&#10;xjP2XmnWVLGyFGWC/JiAr0Wl+ufiMB9wKf8x5ZREAozImiqasPsKJsu32D0lg310VamDJ+f8b4n1&#10;zpNHigw2TM5tYwE/AzBE6xC5tx9J6qmJLD1DtbtDhtDPj3fyqqFfei18uBNIA0NtQEsg3NKhDRDf&#10;MNw4qwF/f/Ye7amPSctZRwNYcv9rLVBxZn5Y6vDTglqKJjYJ88PjGQn4WvP8WmPX7QVQnxS0bpxM&#10;12gfzHjVCO0T7YpVjEoqYSXFLrkMOAoXoV8MtG2kWq2SGU2pE+HaPjgZwSOrsWUft08C3dDXgUbi&#10;BsZhFYt37d3bRk8Lq3UA3aTe3/M68E0Tnhpn2EZxhbyWk9V+Zy7/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAAcWTBN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP3UrDQBSE7wXfYTmCN9LuJsQQYzZF&#10;BAn0QrT6ANvsaRLdnzS7TePbe7yyl8MMM99Um8UaNuMUBu8kJGsBDF3r9eA6CZ8fL6sCWIjKaWW8&#10;Qwk/GGBTX19VqtT+7N5x3sWOUYkLpZLQxziWnIe2R6vC2o/oyDv4yapIcuq4ntSZyq3hqRA5t2pw&#10;tNCrEZ97bL93Jyth+9W8ztvD8XiXZkuLRZOkb42R8vZmeXoEFnGJ/2H4wyd0qIlp709OB2YkrJKC&#10;vkQJ9zkw8jORkd5LSB9yAbyu+OWD+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDa57f9&#10;gQIAAHsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAB&#10;xZME3wAAAAkBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="1pt">
                       <v:fill opacity="0"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C388AD3" w14:textId="77777777" w:rsidR="00B53425" w:rsidRPr="00B53425" w:rsidRDefault="00B53425" w:rsidP="00B00455">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B53425" w:rsidRPr="00B53425" w14:paraId="66A9108F" w14:textId="77777777" w:rsidTr="00B00455">
         <w:tc>
@@ -9299,51 +9317,87 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions to Bidders: 2 Joint Ventures, Fill in lines (1), (2) and (3) and execute.  3 Joint Venturers Fill in lines (1), (2), (3), (4) and execute.  On Line (1), print or type the name of Joint Venture.  On line (2), print or type the name of one of the joint venturers and execute below in the appropriate manner required by Article 102-8 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="005E5CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Standard Specifications</w:t>
       </w:r>
       <w:r w:rsidRPr="005E5CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.  On Line (3), print or type the name of second joint venturer and execute below in the appropriate manner required by said article of the Specifications.  On Line (4), print or type the name of the third joint venturer, if applicable and execute below in the appropriate manner required by said article of the Specifications.  This form of execution must be strictly followed</w:t>
+        <w:t xml:space="preserve">.  On Line (3), print or type the name of second joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E5CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>venturer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E5CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and execute below in the appropriate manner required by said article of the Specifications.  On Line (4), print or type the name of the third joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E5CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>venturer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E5CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, if applicable and execute below in the appropriate manner required by said article of the Specifications.  This form of execution must be strictly followed</w:t>
       </w:r>
       <w:r w:rsidR="00B43D1F" w:rsidRPr="005E5CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005303AC" w:rsidRPr="00C40437">
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC4846C" w14:textId="77777777" w:rsidR="005303AC" w:rsidRPr="00C31ED8" w:rsidRDefault="005303AC" w:rsidP="005303AC">
       <w:pPr>
         <w:spacing w:before="88"/>
         <w:ind w:left="420" w:right="595"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
@@ -11075,62 +11129,62 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F883D87" w14:textId="77777777" w:rsidR="005303AC" w:rsidRPr="007433A0" w:rsidRDefault="005303AC" w:rsidP="005303AC">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16ADB8AE" wp14:editId="2192A715">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16ADB8AE" wp14:editId="340FCEB2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>642620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5444490" cy="1394460"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="15240"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1534058924" name="Rectangle 1"/>
+                <wp:docPr id="1534058924" name="Rectangle 1" descr="This is a designated location to Affix Corporate Seal(s)"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5444490" cy="1394460"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
@@ -11151,51 +11205,51 @@
                               <w:t>CORPORATE SEAL(S)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="16ADB8AE" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:.65pt;width:428.7pt;height:109.8pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGPsvcWAIAAAEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsGcYqgRYcB&#10;RRu0HXpWZCkxJosapcTOfv0o2XGCrthhWA4KJT5+PZKeXbe1YTuFvgJb8PxsxJmyEsrKrgv+/eXu&#10;0xfOfBC2FAasKvheeX49//hh1ripGsMGTKmQkRPrp40r+CYEN80yLzeqFv4MnLKk1IC1CHTFdVai&#10;aMh7bbLxaHSRNYClQ5DKe3q97ZR8nvxrrWR41NqrwEzBKbeQTkznKp7ZfCamaxRuU8k+DfEPWdSi&#10;shR0cHUrgmBbrP5wVVcSwYMOZxLqDLSupEo1UDX56E01zxvhVKqFyPFuoMn/P7fyYffslkg0NM5P&#10;PYmxilZjHf8pP9YmsvYDWaoNTNLj+YR+V8SpJF3++WoyuUh0Zkdzhz58VVCzKBQcqRuJJLG794FC&#10;EvQAidGMZQ25Gl+OOkfHjJIU9kZ1sCelWVVSDuPkLg2LujHIdoLaXP7IY1vJubGEjCa6MmYwyt8z&#10;MuFg1GOjmUoDNBiO3jM8RhvQKSLYMBjWlQX8u7Hu8JT2Sa1RDO2q7buzgnK/RIbQTbF38q4iYu+F&#10;D0uBNLbUDFrF8EiHNkBcQi9xtgH89d57xNM0kZazhtag4P7nVqDizHyzNGdX+WQS9yZdJueXY7rg&#10;qWZ1qrHb+gaoBTktvZNJjPhgDqJGqF9pYxcxKqmElRS74DLg4XITuvWknZdqsUgw2hUnwr19djI6&#10;jwTHwXlpXwW6froCDeYDHFZGTN8MWYeNlhYW2wC6ShMYKe547amnPUuz038T4iKf3hPq+OWa/wYA&#10;AP//AwBQSwMEFAAGAAgAAAAhANLS3wbeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNyo3SBCk8apKgQnEBWFQ49uvCQR/olsN0nfnuVEbzua0ew31Wa2ho0YYu+dhOVCAEPX&#10;eN27VsLX58vdClhMymllvEMJZ4ywqa+vKlVqP7kPHPepZVTiYqkkdCkNJeex6dCquPADOvK+fbAq&#10;kQwt10FNVG4Nz4TIuVW9ow+dGvCpw+Znf7IS/K4/m20o3sc3fDy87pKY5vxZytubebsGlnBO/2H4&#10;wyd0qInp6E9OR2ZIi2VGUTrugZFfPKxyYEcJWSYK4HXFLxfUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAGPsvcWAIAAAEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDS0t8G3gAAAAkBAAAPAAAAAAAAAAAAAAAAALIEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:rect w14:anchorId="16ADB8AE" id="Rectangle 1" o:spid="_x0000_s1026" alt="This is a designated location to Affix Corporate Seal(s)" style="position:absolute;margin-left:50.6pt;margin-top:.65pt;width:428.7pt;height:109.8pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGPsvcWAIAAAEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsGcYqgRYcB&#10;RRu0HXpWZCkxJosapcTOfv0o2XGCrthhWA4KJT5+PZKeXbe1YTuFvgJb8PxsxJmyEsrKrgv+/eXu&#10;0xfOfBC2FAasKvheeX49//hh1ripGsMGTKmQkRPrp40r+CYEN80yLzeqFv4MnLKk1IC1CHTFdVai&#10;aMh7bbLxaHSRNYClQ5DKe3q97ZR8nvxrrWR41NqrwEzBKbeQTkznKp7ZfCamaxRuU8k+DfEPWdSi&#10;shR0cHUrgmBbrP5wVVcSwYMOZxLqDLSupEo1UDX56E01zxvhVKqFyPFuoMn/P7fyYffslkg0NM5P&#10;PYmxilZjHf8pP9YmsvYDWaoNTNLj+YR+V8SpJF3++WoyuUh0Zkdzhz58VVCzKBQcqRuJJLG794FC&#10;EvQAidGMZQ25Gl+OOkfHjJIU9kZ1sCelWVVSDuPkLg2LujHIdoLaXP7IY1vJubGEjCa6MmYwyt8z&#10;MuFg1GOjmUoDNBiO3jM8RhvQKSLYMBjWlQX8u7Hu8JT2Sa1RDO2q7buzgnK/RIbQTbF38q4iYu+F&#10;D0uBNLbUDFrF8EiHNkBcQi9xtgH89d57xNM0kZazhtag4P7nVqDizHyzNGdX+WQS9yZdJueXY7rg&#10;qWZ1qrHb+gaoBTktvZNJjPhgDqJGqF9pYxcxKqmElRS74DLg4XITuvWknZdqsUgw2hUnwr19djI6&#10;jwTHwXlpXwW6froCDeYDHFZGTN8MWYeNlhYW2wC6ShMYKe547amnPUuz038T4iKf3hPq+OWa/wYA&#10;AP//AwBQSwMEFAAGAAgAAAAhANLS3wbeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNyo3SBCk8apKgQnEBWFQ49uvCQR/olsN0nfnuVEbzua0ew31Wa2ho0YYu+dhOVCAEPX&#10;eN27VsLX58vdClhMymllvEMJZ4ywqa+vKlVqP7kPHPepZVTiYqkkdCkNJeex6dCquPADOvK+fbAq&#10;kQwt10FNVG4Nz4TIuVW9ow+dGvCpw+Znf7IS/K4/m20o3sc3fDy87pKY5vxZytubebsGlnBO/2H4&#10;wyd0qInp6E9OR2ZIi2VGUTrugZFfPKxyYEcJWSYK4HXFLxfUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAGPsvcWAIAAAEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDS0t8G3gAAAAkBAAAPAAAAAAAAAAAAAAAAALIEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2A44D5DA" w14:textId="77777777" w:rsidR="005303AC" w:rsidRDefault="005303AC" w:rsidP="005303AC"/>
                     <w:p w14:paraId="2DCCD361" w14:textId="77777777" w:rsidR="005303AC" w:rsidRDefault="005303AC" w:rsidP="005303AC"/>
                     <w:p w14:paraId="25D5F925" w14:textId="77777777" w:rsidR="005303AC" w:rsidRDefault="005303AC" w:rsidP="005303AC"/>
                     <w:p w14:paraId="1CC3D02B" w14:textId="77777777" w:rsidR="005303AC" w:rsidRDefault="005303AC" w:rsidP="005303AC"/>
                     <w:p w14:paraId="1F15BF4A" w14:textId="77777777" w:rsidR="005303AC" w:rsidRDefault="005303AC" w:rsidP="005303AC"/>
                     <w:p w14:paraId="2058402B" w14:textId="77777777" w:rsidR="005303AC" w:rsidRDefault="005303AC" w:rsidP="005303AC"/>
                     <w:p w14:paraId="74A273A1" w14:textId="77777777" w:rsidR="005303AC" w:rsidRDefault="005303AC" w:rsidP="005303AC">
                       <w:r>
                         <w:t>CORPORATE SEAL(S)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AD3A37" w14:textId="77777777" w:rsidR="005303AC" w:rsidRDefault="005303AC" w:rsidP="005303AC">
       <w:pPr>
         <w:spacing w:before="74"/>
@@ -11309,131 +11363,131 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="76999953" w14:textId="77777777" w:rsidR="00015BB2" w:rsidRPr="008E7266" w:rsidRDefault="00015BB2" w:rsidP="008E7266">
       <w:pPr>
         <w:ind w:right="245"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00015BB2" w:rsidRPr="008E7266">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="800" w:right="1320" w:bottom="280" w:left="1340" w:header="449" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37EB238A" w14:textId="77777777" w:rsidR="00D6078B" w:rsidRDefault="00D6078B">
+    <w:p w14:paraId="5368EB95" w14:textId="77777777" w:rsidR="00397503" w:rsidRDefault="00397503">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E07E652" w14:textId="77777777" w:rsidR="00D6078B" w:rsidRDefault="00D6078B">
+    <w:p w14:paraId="7B4CAC4F" w14:textId="77777777" w:rsidR="00397503" w:rsidRDefault="00397503">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21A5FBE7" w14:textId="77777777" w:rsidR="00D6078B" w:rsidRDefault="00D6078B">
+    <w:p w14:paraId="56C36960" w14:textId="77777777" w:rsidR="00397503" w:rsidRDefault="00397503">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C8E5168" w14:textId="77777777" w:rsidR="00D6078B" w:rsidRDefault="00D6078B">
+    <w:p w14:paraId="3AC1F153" w14:textId="77777777" w:rsidR="00397503" w:rsidRDefault="00397503">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F6EB08E" w14:textId="77777777" w:rsidR="004B7EB0" w:rsidRDefault="004B7EB0"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1368"/>
       <w:gridCol w:w="3060"/>
       <w:gridCol w:w="5130"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE094C" w:rsidRPr="00FE094C" w14:paraId="27073F6B" w14:textId="77777777" w:rsidTr="00B00455">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1368" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="202A2D79" w14:textId="77777777" w:rsidR="00FE094C" w:rsidRPr="00FE094C" w:rsidRDefault="00FE094C" w:rsidP="00FE094C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
@@ -11590,51 +11644,51 @@
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="68639B22" w14:textId="77777777" w:rsidR="00FE094C" w:rsidRDefault="00FE094C" w:rsidP="00FE094C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="764D946C" w14:textId="1125E639" w:rsidR="00C31ED8" w:rsidRDefault="00C31ED8">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B230AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="784EC00C"/>
     <w:lvl w:ilvl="0" w:tplc="7BEA293A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11808,52 +11862,53 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9774EA28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="976648780">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1871524908">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -11868,169 +11923,173 @@
     <w:rsid w:val="00126A10"/>
     <w:rsid w:val="00126CBE"/>
     <w:rsid w:val="00132C7B"/>
     <w:rsid w:val="001729E0"/>
     <w:rsid w:val="00183253"/>
     <w:rsid w:val="001D666D"/>
     <w:rsid w:val="0020467A"/>
     <w:rsid w:val="00207B61"/>
     <w:rsid w:val="002111E4"/>
     <w:rsid w:val="00214C39"/>
     <w:rsid w:val="002250FB"/>
     <w:rsid w:val="00226E7C"/>
     <w:rsid w:val="0025045D"/>
     <w:rsid w:val="00263998"/>
     <w:rsid w:val="002903F2"/>
     <w:rsid w:val="002968DC"/>
     <w:rsid w:val="002B305D"/>
     <w:rsid w:val="002C0DFC"/>
     <w:rsid w:val="002D4F94"/>
     <w:rsid w:val="00331490"/>
     <w:rsid w:val="003401ED"/>
     <w:rsid w:val="00346259"/>
     <w:rsid w:val="003560FD"/>
     <w:rsid w:val="00387F4B"/>
     <w:rsid w:val="00391AA8"/>
+    <w:rsid w:val="00397503"/>
     <w:rsid w:val="003D13EE"/>
     <w:rsid w:val="003F7E13"/>
     <w:rsid w:val="00451E9A"/>
     <w:rsid w:val="004647D7"/>
     <w:rsid w:val="00464E29"/>
     <w:rsid w:val="00482A18"/>
     <w:rsid w:val="0049545C"/>
     <w:rsid w:val="004975D3"/>
     <w:rsid w:val="004B27B6"/>
     <w:rsid w:val="004B62F1"/>
     <w:rsid w:val="004B7EB0"/>
     <w:rsid w:val="004D12C4"/>
     <w:rsid w:val="004E2008"/>
     <w:rsid w:val="005303AC"/>
     <w:rsid w:val="00561B5B"/>
     <w:rsid w:val="0056390A"/>
     <w:rsid w:val="00585BBF"/>
     <w:rsid w:val="005A6CA6"/>
     <w:rsid w:val="005E15F9"/>
     <w:rsid w:val="005E5CC4"/>
     <w:rsid w:val="00630A3C"/>
     <w:rsid w:val="006646B2"/>
     <w:rsid w:val="00694876"/>
     <w:rsid w:val="006E7332"/>
     <w:rsid w:val="006F5900"/>
     <w:rsid w:val="007433A0"/>
     <w:rsid w:val="007923DC"/>
     <w:rsid w:val="007F2801"/>
     <w:rsid w:val="00816ACA"/>
     <w:rsid w:val="00866BA6"/>
     <w:rsid w:val="0087251E"/>
     <w:rsid w:val="008B0485"/>
     <w:rsid w:val="008B61C3"/>
     <w:rsid w:val="008E43A2"/>
     <w:rsid w:val="008E7266"/>
+    <w:rsid w:val="008F0184"/>
     <w:rsid w:val="008F3D47"/>
     <w:rsid w:val="009003DA"/>
     <w:rsid w:val="00904E75"/>
     <w:rsid w:val="009308D8"/>
     <w:rsid w:val="0096352C"/>
     <w:rsid w:val="00973BFA"/>
     <w:rsid w:val="00975F97"/>
     <w:rsid w:val="009A05C1"/>
     <w:rsid w:val="009B1BE6"/>
     <w:rsid w:val="009E10F2"/>
     <w:rsid w:val="00A0353D"/>
     <w:rsid w:val="00A62748"/>
     <w:rsid w:val="00A650DC"/>
     <w:rsid w:val="00A93B00"/>
     <w:rsid w:val="00AC5245"/>
+    <w:rsid w:val="00AE22F8"/>
     <w:rsid w:val="00AF0045"/>
     <w:rsid w:val="00B43D1F"/>
     <w:rsid w:val="00B5263B"/>
     <w:rsid w:val="00B53425"/>
     <w:rsid w:val="00B547B1"/>
     <w:rsid w:val="00B56325"/>
     <w:rsid w:val="00B6086E"/>
     <w:rsid w:val="00B759F2"/>
     <w:rsid w:val="00B83417"/>
     <w:rsid w:val="00B84204"/>
     <w:rsid w:val="00C26873"/>
     <w:rsid w:val="00C31ED8"/>
     <w:rsid w:val="00C4605B"/>
     <w:rsid w:val="00C65F80"/>
     <w:rsid w:val="00CA1C34"/>
     <w:rsid w:val="00CA6AA2"/>
     <w:rsid w:val="00D57EE9"/>
     <w:rsid w:val="00D6078B"/>
     <w:rsid w:val="00D73456"/>
     <w:rsid w:val="00D8382E"/>
     <w:rsid w:val="00DB0467"/>
     <w:rsid w:val="00DC7C55"/>
     <w:rsid w:val="00DF6308"/>
     <w:rsid w:val="00E25CFB"/>
     <w:rsid w:val="00E30C81"/>
     <w:rsid w:val="00E40107"/>
+    <w:rsid w:val="00E44521"/>
     <w:rsid w:val="00E736B1"/>
     <w:rsid w:val="00ED467A"/>
     <w:rsid w:val="00ED73EE"/>
     <w:rsid w:val="00F157D8"/>
     <w:rsid w:val="00F32A99"/>
     <w:rsid w:val="00F34D9F"/>
     <w:rsid w:val="00F42567"/>
     <w:rsid w:val="00F71B86"/>
     <w:rsid w:val="00F72096"/>
     <w:rsid w:val="00FD6533"/>
     <w:rsid w:val="00FE094C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7ED627DE"/>
   <w15:docId w15:val="{73BAB5A8-C0A7-4FAF-A740-D64AFD113EB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12739,51 +12798,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D73456"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00FD6533"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13046,50 +13105,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <No_x002e_ xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">ZS</No_x002e_>
+    <Let_x0020_Date xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">2024-12</Let_x0020_Date>
+    <Provision xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">PAYMENT BOND FORMS (Local Government Agency)</Provision>
+    <File_x0020_Category xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
+    <Provision_x0020_Number xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">Z118B</Provision_x0020_Number>
+    <Geotech_x0020_Reference xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">false</Geotech_x0020_Reference>
+    <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91561bab295627c3ca08ad8ad9a331b9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -13283,139 +13361,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF4EB89-5E8D-44F7-9F42-0542F8BB2FE6}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEC49B42-4EC6-4907-87CD-1162144346D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="9425e8c1-9722-47a7-a606-4c34966caaea"/>
+    <ds:schemaRef ds:uri="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
+    <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C9E128-AD1E-4388-B8ED-8F00A5719098}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{254103B2-89E9-43F9-A465-F824EA3732C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32757FBE-24FB-4B4E-A69A-F96FAF5977C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1000</Words>
-  <Characters>5705</Characters>
+  <Words>879</Words>
+  <Characters>5826</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>647</Lines>
+  <Paragraphs>142</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PAYMENT BOND FORMS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6692</CharactersWithSpaces>
+  <CharactersWithSpaces>6563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Z118B</dc:title>
   <dc:creator>nsmith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2004-02-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2017-03-14T00:00:00Z</vt:filetime>
   </property>