--- v6 (2026-05-05)
+++ v7 (2026-08-15)
@@ -13124,51 +13124,51 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <No_x002e_ xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">ZS</No_x002e_>
     <Let_x0020_Date xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">2024-12</Let_x0020_Date>
     <Provision xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">PAYMENT BOND FORMS (Local Government Agency)</Provision>
     <File_x0020_Category xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <Provision_x0020_Number xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">Z118B</Provision_x0020_Number>
     <Geotech_x0020_Reference xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">false</Geotech_x0020_Reference>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91561bab295627c3ca08ad8ad9a331b9">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f83bd9919101e7055509a1fe8f8ae0ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -13389,51 +13389,51 @@
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEC49B42-4EC6-4907-87CD-1162144346D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C9E128-AD1E-4388-B8ED-8F00A5719098}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D29CC49-93DD-4510-BD70-F1EE921EACC5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{254103B2-89E9-43F9-A465-F824EA3732C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32757FBE-24FB-4B4E-A69A-F96FAF5977C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>879</Words>
   <Characters>5826</Characters>