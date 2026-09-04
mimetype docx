--- v7 (2026-08-15)
+++ v8 (2026-09-04)
@@ -13124,51 +13124,51 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <No_x002e_ xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">ZS</No_x002e_>
     <Let_x0020_Date xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">2024-12</Let_x0020_Date>
     <Provision xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">PAYMENT BOND FORMS (Local Government Agency)</Provision>
     <File_x0020_Category xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <Provision_x0020_Number xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">Z118B</Provision_x0020_Number>
     <Geotech_x0020_Reference xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">false</Geotech_x0020_Reference>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f83bd9919101e7055509a1fe8f8ae0ff">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b22118c91b9c3f116110c6601bd364f9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -13389,51 +13389,51 @@
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEC49B42-4EC6-4907-87CD-1162144346D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D29CC49-93DD-4510-BD70-F1EE921EACC5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12FF5102-493B-4D7B-898D-DB51D1174440}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{254103B2-89E9-43F9-A465-F824EA3732C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32757FBE-24FB-4B4E-A69A-F96FAF5977C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>879</Words>
   <Characters>5826</Characters>